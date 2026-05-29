--- v0 (2025-10-08)
+++ v1 (2026-05-29)
@@ -10,173 +10,120 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00971AA8" w14:paraId="3640A7FC" w14:textId="77777777" w:rsidTr="00E15969">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73B4FB8B" w14:textId="77BCF674" w:rsidR="00971AA8" w:rsidRDefault="00971AA8" w:rsidP="00971AA8">
+          <w:p w14:paraId="73B4FB8B" w14:textId="3C2B5C33" w:rsidR="00971AA8" w:rsidRDefault="00971AA8" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...51 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EA9470F" w14:textId="7D0695C4" w:rsidR="000F20C5" w:rsidRDefault="00DE5934" w:rsidP="00971AA8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00AC7279" wp14:editId="72B03F94">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00AC7279" wp14:editId="0390382C">
                   <wp:extent cx="1634400" cy="534539"/>
                   <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                   <wp:docPr id="2" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11" cstate="print">
+                          <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1634400" cy="534539"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -799,51 +746,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Religion:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AD38D62" w14:textId="77777777" w:rsidR="00971AA8" w:rsidRDefault="00971AA8" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Preferred communication language:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CC89AB7" w14:textId="1B161FED" w:rsidR="00E15969" w:rsidRDefault="00E15969" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
@@ -877,51 +823,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="392AA3A3" w14:textId="77777777" w:rsidR="00971AA8" w:rsidRDefault="00971AA8" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00971AA8" w14:paraId="1BED86EC" w14:textId="77777777" w:rsidTr="00F3068A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DD8588C" w14:textId="3686A12B" w:rsidR="00971AA8" w:rsidRDefault="00971AA8" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Best method to contact </w:t>
             </w:r>
             <w:r w:rsidR="000F20C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -960,51 +905,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C588B86" w14:textId="6067B977" w:rsidR="000F20C5" w:rsidRDefault="000F20C5" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00971AA8" w14:paraId="305EF496" w14:textId="77777777" w:rsidTr="00F3068A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5021E9DC" w14:textId="3F544A06" w:rsidR="00971AA8" w:rsidRDefault="00971AA8" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Who to contact about this referral:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FA8A58B" w14:textId="23E38569" w:rsidR="00E15969" w:rsidRDefault="00E15969" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
@@ -1034,51 +978,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AB36CBA" w14:textId="52285633" w:rsidR="000F20C5" w:rsidRDefault="000F20C5" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00971AA8" w14:paraId="214AC0B2" w14:textId="77777777" w:rsidTr="00F3068A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="544B27C0" w14:textId="7102F9D1" w:rsidR="00971AA8" w:rsidRDefault="00971AA8" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Professional support network</w:t>
             </w:r>
             <w:r w:rsidR="004C0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -1138,51 +1081,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10A83D77" w14:textId="0EEAD166" w:rsidR="004C0CE9" w:rsidRDefault="004C0CE9" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C0CE9" w14:paraId="1D5D04C5" w14:textId="77777777" w:rsidTr="00F3068A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E34C4F7" w14:textId="32A1E83D" w:rsidR="004C0CE9" w:rsidRDefault="004C0CE9" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural support network </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1220,51 +1162,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11C71428" w14:textId="49532AA6" w:rsidR="004C0CE9" w:rsidRDefault="004C0CE9" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001348AD" w14:paraId="325BC289" w14:textId="07CFC5B1" w:rsidTr="001348AD">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8407" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54882F4C" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Is the person aware of and / or given consent to this referral?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46F1476B" w14:textId="2B3F3849" w:rsidR="001348AD" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
@@ -1296,203 +1237,233 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7175C96B" w14:textId="77777777" w:rsidR="000F20C5" w:rsidRDefault="000F20C5" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F39136A" w14:textId="77777777" w:rsidR="00FC1CBD" w:rsidRPr="00FC1CBD" w:rsidRDefault="00FC1CBD" w:rsidP="00FC1CBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5637B65C" w14:textId="42197502" w:rsidR="00FC1CBD" w:rsidRPr="00FC1CBD" w:rsidRDefault="00FC1CBD" w:rsidP="00FC1CBD">
+          <w:p w14:paraId="5ED3A55D" w14:textId="77777777" w:rsidR="00FC1CBD" w:rsidRDefault="00FC1CBD" w:rsidP="00FC1CBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36599148" w14:textId="77777777" w:rsidR="004A5337" w:rsidRPr="004A5337" w:rsidRDefault="004A5337" w:rsidP="004A5337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70CE1322" w14:textId="77777777" w:rsidR="004A5337" w:rsidRPr="004A5337" w:rsidRDefault="004A5337" w:rsidP="004A5337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D53B638" w14:textId="77777777" w:rsidR="004A5337" w:rsidRPr="004A5337" w:rsidRDefault="004A5337" w:rsidP="004A5337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5637B65C" w14:textId="42197502" w:rsidR="004A5337" w:rsidRPr="004A5337" w:rsidRDefault="004A5337" w:rsidP="004A5337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="588B4B37" w14:textId="13260CF9" w:rsidR="001348AD" w:rsidRPr="004C0CE9" w:rsidRDefault="001348AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48DFD005" w14:textId="7B16562D" w:rsidR="001348AD" w:rsidRPr="004C0CE9" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001348AD" w14:paraId="434AE74B" w14:textId="77777777" w:rsidTr="003B49F7">
         <w:trPr>
           <w:trHeight w:val="730"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8407" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C59C241" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A7E0D1B" w14:textId="77777777" w:rsidR="001348AD" w:rsidRPr="004C0CE9" w:rsidRDefault="001348AD" w:rsidP="001348AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30C9A851" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001348AD" w14:paraId="51D42656" w14:textId="3381F05D" w:rsidTr="001348AD">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8407" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03B757C5" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>If appropriate, has the main carer(s) been made aware of the referral?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1770760D" w14:textId="142E073B" w:rsidR="001348AD" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If not, why not?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44D8221F" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -1500,146 +1471,141 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="162A568B" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="058EC97B" w14:textId="506D8F96" w:rsidR="001348AD" w:rsidRPr="004C0CE9" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A4B3473" w14:textId="4D1B4338" w:rsidR="001348AD" w:rsidRPr="004C0CE9" w:rsidRDefault="001348AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AEEEB3E" w14:textId="4070C2A9" w:rsidR="001348AD" w:rsidRPr="004C0CE9" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001348AD" w14:paraId="5ECC0184" w14:textId="77777777" w:rsidTr="000B7019">
         <w:trPr>
           <w:trHeight w:val="1040"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8407" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00AB9350" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="513F0EFF" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="001348AD" w:rsidP="001348AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B2F408B" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F018F31" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="001348AD" w:rsidP="00971AA8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2745,573 +2711,431 @@
         <w:t>Referrals meetings are held every Wednesday.  Referrals must be received by 12 noon on Monday to be discussed at the referral meeting that week.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49065668" w14:textId="77777777" w:rsidR="000F20C5" w:rsidRDefault="000F20C5" w:rsidP="00971AA8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E02FD9" w14:paraId="18001925" w14:textId="77777777" w:rsidTr="00E02FD9">
+      <w:tr w:rsidR="00E02FD9" w:rsidRPr="004A5337" w14:paraId="18001925" w14:textId="77777777" w:rsidTr="00E02FD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="644B35AF" w14:textId="448D1C2F" w:rsidR="00E02FD9" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...13 lines deleted...]
-              <w:t>Bolsover, Derbyshire Dales (North), Chesterfield, High Peak, North East Derbyshire</w:t>
+          <w:p w14:paraId="644B35AF" w14:textId="448D1C2F" w:rsidR="00E02FD9" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolsover, Derbyshire Dales (North), Chesterfield, High Peak, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>North East</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Derbyshire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34576666" w14:textId="479360F1" w:rsidR="00E02FD9" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="34576666" w14:textId="479360F1" w:rsidR="00E02FD9" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Amber Valley, Erewash, Derbyshire Dales (South), Derby City, South Derbyshire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E02FD9" w14:paraId="4B788016" w14:textId="77777777" w:rsidTr="00E02FD9">
+      <w:tr w:rsidR="00E02FD9" w:rsidRPr="004A5337" w14:paraId="4B788016" w14:textId="77777777" w:rsidTr="00E02FD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2309CE49" w14:textId="0C3149B2" w:rsidR="00E02FD9" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2309CE49" w14:textId="0C3149B2" w:rsidR="00E02FD9" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Adult Neurodevelopmental Services Referrals Team (North)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2673AD8E" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2673AD8E" w14:textId="77777777" w:rsidR="001348AD" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Ash Green</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BDDB50F" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0BDDB50F" w14:textId="77777777" w:rsidR="001348AD" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Ashgate Road</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74C68071" w14:textId="3869BD72" w:rsidR="001348AD" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="74C68071" w14:textId="3869BD72" w:rsidR="001348AD" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Chesterfield</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="151929B4" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="151929B4" w14:textId="77777777" w:rsidR="001348AD" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Derbyshire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05DE4D71" w14:textId="583C1C5E" w:rsidR="00E02FD9" w:rsidRPr="00E02FD9" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...36 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="05DE4D71" w14:textId="583C1C5E" w:rsidR="00E02FD9" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>S42 7JE.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59E4DD0C" w14:textId="3C4D9815" w:rsidR="00E02FD9" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Telephone:  01246 565000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7692EFB4" w14:textId="4AC61983" w:rsidR="00E02FD9" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7692EFB4" w14:textId="4AC61983" w:rsidR="00E02FD9" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>dchst.ldteamclerks@nhs.net</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B311C61" w14:textId="4A3B9053" w:rsidR="00E02FD9" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="3B311C61" w14:textId="4A3B9053" w:rsidR="00E02FD9" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Adult Neurodevelopmental Services Referrals Team (South)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6730F346" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6730F346" w14:textId="77777777" w:rsidR="001348AD" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Rivermead</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5B6473A0" w14:textId="77777777" w:rsidR="001348AD" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Goods Road</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25029EED" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="25029EED" w14:textId="77777777" w:rsidR="001348AD" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Belper</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DDBACC0" w14:textId="7097A1C4" w:rsidR="00E02FD9" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="1DDBACC0" w14:textId="7097A1C4" w:rsidR="00E02FD9" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Derbyshire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21A22491" w14:textId="7B6E2094" w:rsidR="00E02FD9" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="21A22491" w14:textId="7B6E2094" w:rsidR="00E02FD9" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DE56 1UU</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AE4D28A" w14:textId="704D3C80" w:rsidR="00E02FD9" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4AE4D28A" w14:textId="704D3C80" w:rsidR="00E02FD9" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tel: 01773 882 501</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E02C625" w14:textId="2CCD8C89" w:rsidR="00E02FD9" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="7E02C625" w14:textId="2CCD8C89" w:rsidR="00E02FD9" w:rsidRPr="004A5337" w:rsidRDefault="00E02FD9" w:rsidP="00E02FD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dhcft.ansadmin@nhs.net </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B89EFF8" w14:textId="77777777" w:rsidR="00E02FD9" w:rsidRPr="00E02FD9" w:rsidRDefault="00E02FD9" w:rsidP="003D1190">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E02FD9" w:rsidRPr="00E02FD9" w:rsidSect="001348AD">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="720" w:bottom="720" w:left="720" w:header="426" w:footer="482" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B74EA80" w14:textId="77777777" w:rsidR="00FE4D9F" w:rsidRDefault="00FE4D9F" w:rsidP="00971AA8">
+    <w:p w14:paraId="606ECADC" w14:textId="77777777" w:rsidR="004F490A" w:rsidRDefault="004F490A" w:rsidP="00971AA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D019732" w14:textId="77777777" w:rsidR="00FE4D9F" w:rsidRDefault="00FE4D9F" w:rsidP="00971AA8">
+    <w:p w14:paraId="03438B5D" w14:textId="77777777" w:rsidR="004F490A" w:rsidRDefault="004F490A" w:rsidP="00971AA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...26 lines deleted...]
-  <w:p w14:paraId="380FF2EF" w14:textId="7FCF4DF9" w:rsidR="00DC26DE" w:rsidRPr="00E02FD9" w:rsidRDefault="00DC26DE" w:rsidP="00DC26DE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="380FF2EF" w14:textId="07D9F59F" w:rsidR="00DC26DE" w:rsidRPr="00E02FD9" w:rsidRDefault="00DC26DE" w:rsidP="00DC26DE">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:bCs/>
-[...34 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">www.dchs.nhs.uk </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5421D4C8" w14:textId="77777777" w:rsidR="00DC26DE" w:rsidRPr="00E02FD9" w:rsidRDefault="00DC26DE" w:rsidP="00DC26DE">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="32EE1225" w14:textId="4AEE0623" w:rsidR="00DC26DE" w:rsidRPr="00E02FD9" w:rsidRDefault="00DC26DE" w:rsidP="00DC26DE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0070C0"/>
@@ -3340,291 +3164,183 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Trust Headquarters: Ashbourne Centre, Kingsway Hospital, Derby DE22 3LZ.   </w:t>
     </w:r>
     <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>www.derbyshirehealthcareft.nhs.uk</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6244F57D" w14:textId="09C23CF7" w:rsidR="004C0CE9" w:rsidRPr="00E02FD9" w:rsidRDefault="00271A90">
+  <w:p w14:paraId="6244F57D" w14:textId="4FB09413" w:rsidR="004C0CE9" w:rsidRPr="00E02FD9" w:rsidRDefault="004C0CE9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">Joint </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="004C0CE9" w:rsidRPr="00E02FD9">
-[...39 lines deleted...]
-    <w:r w:rsidR="004C0CE9" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="004C0CE9" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="004C0CE9" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004C0CE9" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="004C0CE9" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="004C0CE9" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="004C0CE9" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="004C0CE9" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="004C0CE9" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004C0CE9" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="004C0CE9" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...67 lines deleted...]
-  </w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F527F16" w14:textId="77777777" w:rsidR="001348AD" w:rsidRPr="00E02FD9" w:rsidRDefault="001348AD" w:rsidP="001348AD">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2AE25C17" w14:textId="77777777" w:rsidR="001348AD" w:rsidRPr="00E02FD9" w:rsidRDefault="001348AD" w:rsidP="001348AD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -3651,251 +3367,211 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Trust Headquarters: Ashbourne Centre, Kingsway Hospital, Derby DE22 3LZ.   </w:t>
     </w:r>
     <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>www.derbyshirehealthcareft.nhs.uk</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="45E04B03" w14:textId="157E8CDF" w:rsidR="001348AD" w:rsidRPr="00E02FD9" w:rsidRDefault="00FC1CBD" w:rsidP="001348AD">
+  <w:p w14:paraId="45E04B03" w14:textId="457E82FE" w:rsidR="001348AD" w:rsidRPr="00E02FD9" w:rsidRDefault="001348AD" w:rsidP="001348AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">Joint </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="001348AD" w:rsidRPr="00E02FD9">
-[...39 lines deleted...]
-    <w:r w:rsidR="001348AD" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="001348AD" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="001348AD" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001348AD">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="001348AD" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="001348AD" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="001348AD" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="001348AD" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="001348AD" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001348AD">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="001348AD" w:rsidRPr="00E02FD9">
+    <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="144594BB" w14:textId="77777777" w:rsidR="001348AD" w:rsidRDefault="001348AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19780F25" w14:textId="77777777" w:rsidR="00FE4D9F" w:rsidRDefault="00FE4D9F" w:rsidP="00971AA8">
+    <w:p w14:paraId="38EC9732" w14:textId="77777777" w:rsidR="004F490A" w:rsidRDefault="004F490A" w:rsidP="00971AA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CBF6EFC" w14:textId="77777777" w:rsidR="00FE4D9F" w:rsidRDefault="00FE4D9F" w:rsidP="00971AA8">
+    <w:p w14:paraId="7C4E6413" w14:textId="77777777" w:rsidR="004F490A" w:rsidRDefault="004F490A" w:rsidP="00971AA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BF3E4BB" w14:textId="10DE484B" w:rsidR="00971AA8" w:rsidRDefault="00971AA8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>STRICTLY PRIVATE &amp; CONFIDENTIAL</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5DC2D4D4" w14:textId="77777777" w:rsidR="00E15969" w:rsidRPr="00E15969" w:rsidRDefault="00E15969">
@@ -3918,165 +3594,170 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E02FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Name…………………………………….   D.O.B. _ _ / _ _ / _ _ _ _     NHS No. _ _ _  _ _ _  _ _ _ _     </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3AA1D15B" w14:textId="77777777" w:rsidR="001348AD" w:rsidRPr="00E02FD9" w:rsidRDefault="001348AD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29B53956" w14:textId="20860D44" w:rsidR="001348AD" w:rsidRPr="001348AD" w:rsidRDefault="001348AD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001348AD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>STRICTLY PRIVATE &amp; CONFIDENTIAL</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00971AA8"/>
     <w:rsid w:val="000F20C5"/>
     <w:rsid w:val="001348AD"/>
+    <w:rsid w:val="00211670"/>
     <w:rsid w:val="00271A90"/>
     <w:rsid w:val="003D1190"/>
     <w:rsid w:val="00400777"/>
+    <w:rsid w:val="004A5337"/>
     <w:rsid w:val="004C0CE9"/>
     <w:rsid w:val="004C6D84"/>
+    <w:rsid w:val="004F490A"/>
     <w:rsid w:val="0066620F"/>
     <w:rsid w:val="006F540C"/>
     <w:rsid w:val="00710549"/>
     <w:rsid w:val="00717081"/>
     <w:rsid w:val="00723765"/>
     <w:rsid w:val="007C3DB6"/>
     <w:rsid w:val="0086073C"/>
     <w:rsid w:val="008A04ED"/>
     <w:rsid w:val="008B5C14"/>
     <w:rsid w:val="008C58E6"/>
     <w:rsid w:val="00915C2D"/>
     <w:rsid w:val="00971AA8"/>
     <w:rsid w:val="00A934D5"/>
     <w:rsid w:val="00AA5BDB"/>
     <w:rsid w:val="00B83197"/>
     <w:rsid w:val="00BE3DBF"/>
     <w:rsid w:val="00D322F1"/>
     <w:rsid w:val="00DC26DE"/>
     <w:rsid w:val="00DE5934"/>
     <w:rsid w:val="00E02FD9"/>
     <w:rsid w:val="00E15969"/>
     <w:rsid w:val="00E363FD"/>
     <w:rsid w:val="00FC1CBD"/>
+    <w:rsid w:val="00FD5CD2"/>
     <w:rsid w:val="00FE4D9F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="02C8C8BE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E8B54849-6A75-46EC-A122-0E3AA780FFE8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4564,73 +4245,73 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC26DE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC26DE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="996228047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4901,66 +4582,66 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010031174624CA836641BE22D1EB9A9E2204" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fa6ad75154f47dccb175e746a73878a1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f20c8ee1-5c4d-4fe6-a884-671ceaf52101" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a1db2fba2d3dbd8f01d266bca4f76cd8" ns2:_="">
     <xsd:import namespace="f20c8ee1-5c4d-4fe6-a884-671ceaf52101"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -5104,108 +4785,128 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B36D7488-4A13-43CC-B954-F6258BCBFFF1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F51B23E2-20E3-4108-A134-9EC417265BA5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4EA5F5D-C3C4-4B5E-A0B2-677F947DAD18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F51B23E2-20E3-4108-A134-9EC417265BA5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B36D7488-4A13-43CC-B954-F6258BCBFFF1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93360E16-63DB-435D-B184-D8AF6BADB373}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93360E16-63DB-435D-B184-D8AF6BADB373}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f20c8ee1-5c4d-4fe6-a884-671ceaf52101"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{37c354b2-85b0-47f5-b222-07b48d774ee3}" enabled="0" method="" siteId="{37c354b2-85b0-47f5-b222-07b48d774ee3}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>327</Words>
-  <Characters>1868</Characters>
+  <Words>346</Words>
+  <Characters>1852</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>205</Lines>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2191</CharactersWithSpaces>
+  <CharactersWithSpaces>2130</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROWE, Louise (DERBYSHIRE HEALTHCARE NHS FOUNDATION TRUST)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100628996DE77DBCD46913CF6DB986F8661</vt:lpwstr>